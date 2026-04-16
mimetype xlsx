--- v0 (2026-02-01)
+++ v1 (2026-04-16)
@@ -573,84 +573,84 @@
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3">
         <v>0</v>
       </c>
       <c r="C4" s="3">
-        <v>8886.85</v>
+        <v>0</v>
       </c>
       <c r="D4" s="3">
-        <v>1645.0</v>
+        <v>0</v>
       </c>
       <c r="E4" s="3">
-        <v>1645.0</v>
+        <v>0</v>
       </c>
       <c r="F4" s="3">
-        <v>1645.0</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
-        <v>1645.0</v>
+        <v>0</v>
       </c>
       <c r="H4" s="3">
-        <v>2500.0</v>
+        <v>0</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
       <c r="J4" s="3">
         <v>0</v>
       </c>
       <c r="K4" s="3">
-        <v>1645.0</v>
+        <v>0</v>
       </c>
       <c r="L4" s="3">
         <v>0</v>
       </c>
       <c r="M4" s="3">
-        <v>1645.0</v>
+        <v>0</v>
       </c>
       <c r="N4" s="3">
-        <v>21256.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="2" t="s">
@@ -661,84 +661,84 @@
       </c>
       <c r="J6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="3">
         <v>0</v>
       </c>
       <c r="C7" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D7" s="3">
-        <v>400.0</v>
+        <v>0</v>
       </c>
       <c r="E7" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F7" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H7" s="3">
-        <v>1500.0</v>
+        <v>0</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
       <c r="J7" s="3">
         <v>0</v>
       </c>
       <c r="K7" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L7" s="3">
         <v>0</v>
       </c>
       <c r="M7" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N7" s="3">
-        <v>1900.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="2" t="s">
@@ -749,84 +749,84 @@
       </c>
       <c r="J9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3">
         <v>0</v>
       </c>
       <c r="C10" s="3">
-        <v>800.0</v>
+        <v>0</v>
       </c>
       <c r="D10" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E10" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F10" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
-        <v>1000.0</v>
+        <v>0</v>
       </c>
       <c r="H10" s="3">
-        <v>1000.0</v>
+        <v>0</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
       <c r="J10" s="3">
         <v>0</v>
       </c>
       <c r="K10" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L10" s="3">
         <v>0</v>
       </c>
       <c r="M10" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N10" s="3">
-        <v>2800.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="2" t="s">
@@ -837,84 +837,84 @@
       </c>
       <c r="J12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="3">
         <v>0</v>
       </c>
       <c r="C13" s="3">
-        <v>9798.49</v>
+        <v>0</v>
       </c>
       <c r="D13" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E13" s="3">
-        <v>152.49</v>
+        <v>0</v>
       </c>
       <c r="F13" s="3">
-        <v>493.21666666667</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H13" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
       <c r="J13" s="3">
         <v>0</v>
       </c>
       <c r="K13" s="3">
-        <v>5593.3333333333</v>
+        <v>0</v>
       </c>
       <c r="L13" s="3">
         <v>0</v>
       </c>
       <c r="M13" s="3">
-        <v>6933.3333333333</v>
+        <v>0</v>
       </c>
       <c r="N13" s="3">
-        <v>22970.863333333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="2" t="s">
@@ -925,84 +925,84 @@
       </c>
       <c r="J15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="3">
         <v>0</v>
       </c>
       <c r="C16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <v>0</v>
       </c>
       <c r="K16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L16" s="3">
         <v>0</v>
       </c>
       <c r="M16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N16" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H18" s="2" t="s">
@@ -1013,84 +1013,84 @@
       </c>
       <c r="J18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="3">
         <v>0</v>
       </c>
       <c r="C19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I19" s="3">
         <v>0</v>
       </c>
       <c r="J19" s="3">
         <v>0</v>
       </c>
       <c r="K19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L19" s="3">
         <v>0</v>
       </c>
       <c r="M19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N19" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H21" s="2" t="s">
@@ -1101,84 +1101,84 @@
       </c>
       <c r="J21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="3">
         <v>0</v>
       </c>
       <c r="C22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I22" s="3">
         <v>0</v>
       </c>
       <c r="J22" s="3">
         <v>0</v>
       </c>
       <c r="K22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L22" s="3">
         <v>0</v>
       </c>
       <c r="M22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N22" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="2" t="s">
@@ -1189,84 +1189,84 @@
       </c>
       <c r="J24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N24" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="3">
         <v>0</v>
       </c>
       <c r="C25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I25" s="3">
         <v>0</v>
       </c>
       <c r="J25" s="3">
         <v>0</v>
       </c>
       <c r="K25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L25" s="3">
         <v>0</v>
       </c>
       <c r="M25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N25" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="2" t="s">
@@ -1277,84 +1277,84 @@
       </c>
       <c r="J27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N27" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="3">
         <v>0</v>
       </c>
       <c r="C28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I28" s="3">
         <v>0</v>
       </c>
       <c r="J28" s="3">
         <v>0</v>
       </c>
       <c r="K28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L28" s="3">
         <v>0</v>
       </c>
       <c r="M28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N28" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H30" s="2" t="s">
@@ -1365,84 +1365,84 @@
       </c>
       <c r="J30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="3">
         <v>0</v>
       </c>
       <c r="C31" s="3">
-        <v>1884.32</v>
+        <v>0</v>
       </c>
       <c r="D31" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E31" s="3">
-        <v>29.325</v>
+        <v>0</v>
       </c>
       <c r="F31" s="3">
-        <v>100.73</v>
+        <v>0</v>
       </c>
       <c r="G31" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H31" s="3">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
       <c r="J31" s="3">
         <v>0</v>
       </c>
       <c r="K31" s="3">
-        <v>1192.2483333333</v>
+        <v>0</v>
       </c>
       <c r="L31" s="3">
         <v>0</v>
       </c>
       <c r="M31" s="3">
-        <v>1477.62</v>
+        <v>0</v>
       </c>
       <c r="N31" s="3">
-        <v>4684.2433333333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="2" t="s">
@@ -1453,84 +1453,84 @@
       </c>
       <c r="J33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="3">
         <v>0</v>
       </c>
       <c r="C34" s="3">
-        <v>3485.16</v>
+        <v>0</v>
       </c>
       <c r="D34" s="3">
-        <v>374.24</v>
+        <v>0</v>
       </c>
       <c r="E34" s="3">
-        <v>334.305</v>
+        <v>0</v>
       </c>
       <c r="F34" s="3">
-        <v>409.73</v>
+        <v>0</v>
       </c>
       <c r="G34" s="3">
-        <v>484.04</v>
+        <v>0</v>
       </c>
       <c r="H34" s="3">
-        <v>715.0</v>
+        <v>0</v>
       </c>
       <c r="I34" s="3">
         <v>0</v>
       </c>
       <c r="J34" s="3">
         <v>0</v>
       </c>
       <c r="K34" s="3">
-        <v>1354.6833333333</v>
+        <v>0</v>
       </c>
       <c r="L34" s="3">
         <v>0</v>
       </c>
       <c r="M34" s="3">
-        <v>1757.2083333333</v>
+        <v>0</v>
       </c>
       <c r="N34" s="3">
-        <v>8914.3666666667</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H36" s="2" t="s">
@@ -1541,84 +1541,84 @@
       </c>
       <c r="J36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="3">
         <v>0</v>
       </c>
       <c r="C37" s="3">
-        <v>1709.57</v>
+        <v>0</v>
       </c>
       <c r="D37" s="3">
-        <v>163.6</v>
+        <v>0</v>
       </c>
       <c r="E37" s="3">
-        <v>146.145</v>
+        <v>0</v>
       </c>
       <c r="F37" s="3">
-        <v>179.11333333333</v>
+        <v>0</v>
       </c>
       <c r="G37" s="3">
-        <v>211.6</v>
+        <v>0</v>
       </c>
       <c r="H37" s="3">
-        <v>400.0</v>
+        <v>0</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
       <c r="J37" s="3">
         <v>0</v>
       </c>
       <c r="K37" s="3">
-        <v>674.44833333333</v>
+        <v>0</v>
       </c>
       <c r="L37" s="3">
         <v>0</v>
       </c>
       <c r="M37" s="3">
-        <v>804.47666666667</v>
+        <v>0</v>
       </c>
       <c r="N37" s="3">
-        <v>4288.9533333333</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H39" s="2" t="s">
@@ -1629,84 +1629,84 @@
       </c>
       <c r="J39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N39" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="3">
         <v>0</v>
       </c>
       <c r="C40" s="3">
-        <v>19020.9</v>
+        <v>0</v>
       </c>
       <c r="D40" s="3">
-        <v>1860.95</v>
+        <v>0</v>
       </c>
       <c r="E40" s="3">
-        <v>1662.4</v>
+        <v>0</v>
       </c>
       <c r="F40" s="3">
-        <v>2037.4433333333</v>
+        <v>0</v>
       </c>
       <c r="G40" s="3">
-        <v>2406.95</v>
+        <v>0</v>
       </c>
       <c r="H40" s="3">
-        <v>4350.0</v>
+        <v>0</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
       <c r="J40" s="3">
         <v>0</v>
       </c>
       <c r="K40" s="3">
-        <v>7483.715</v>
+        <v>0</v>
       </c>
       <c r="L40" s="3">
         <v>0</v>
       </c>
       <c r="M40" s="3">
-        <v>9067.8833333333</v>
+        <v>0</v>
       </c>
       <c r="N40" s="3">
-        <v>47890.241666667</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>