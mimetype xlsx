--- v0 (2026-04-16)
+++ v1 (2026-06-26)
@@ -588,87 +588,87 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="4">
-        <v>144083.0</v>
+        <v>145728.0</v>
       </c>
       <c r="C4" s="4">
         <v>147373.0</v>
       </c>
       <c r="D4" s="4">
-        <v>124798.0</v>
+        <v>126443.0</v>
       </c>
       <c r="E4" s="4">
-        <v>156953.0</v>
+        <v>48327.2</v>
       </c>
       <c r="F4" s="4">
-        <v>165178.0</v>
+        <v>3290.0</v>
       </c>
       <c r="G4" s="4">
-        <v>178338.0</v>
+        <v>181628.0</v>
       </c>
       <c r="H4" s="4">
-        <v>185628.17</v>
+        <v>189082.67</v>
       </c>
       <c r="I4" s="4">
-        <v>185628.17</v>
+        <v>189082.67</v>
       </c>
       <c r="J4" s="4">
-        <v>185628.17</v>
+        <v>189082.67</v>
       </c>
       <c r="K4" s="4">
-        <v>185628.17</v>
+        <v>189082.67</v>
       </c>
       <c r="L4" s="4">
-        <v>185628.17</v>
+        <v>189082.67</v>
       </c>
       <c r="M4" s="4">
-        <v>185628.17</v>
+        <v>189082.67</v>
       </c>
       <c r="N4" s="4">
-        <v>2030492.02</v>
+        <v>1787285.22</v>
       </c>
     </row>
     <row r="6" spans="1:14" customHeight="1" ht="20">
       <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="2" t="s">
@@ -773,78 +773,78 @@
       </c>
       <c r="L9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="4">
         <v>32200.0</v>
       </c>
       <c r="C10" s="4">
         <v>32200.0</v>
       </c>
       <c r="D10" s="4">
         <v>28000.0</v>
       </c>
       <c r="E10" s="4">
-        <v>32200.0</v>
+        <v>4600.0</v>
       </c>
       <c r="F10" s="4">
-        <v>32200.0</v>
+        <v>0</v>
       </c>
       <c r="G10" s="4">
         <v>32200.0</v>
       </c>
       <c r="H10" s="4">
         <v>32200.0</v>
       </c>
       <c r="I10" s="4">
         <v>32200.0</v>
       </c>
       <c r="J10" s="4">
         <v>32200.0</v>
       </c>
       <c r="K10" s="4">
         <v>32200.0</v>
       </c>
       <c r="L10" s="4">
         <v>32200.0</v>
       </c>
       <c r="M10" s="4">
         <v>32200.0</v>
       </c>
       <c r="N10" s="4">
-        <v>382200.0</v>
+        <v>322400.0</v>
       </c>
     </row>
     <row r="12" spans="1:14" customHeight="1" ht="20">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="2" t="s">
@@ -861,78 +861,78 @@
       </c>
       <c r="L12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4">
         <v>86333.04</v>
       </c>
       <c r="C13" s="4">
         <v>94909.12</v>
       </c>
       <c r="D13" s="4">
         <v>102420.87</v>
       </c>
       <c r="E13" s="4">
-        <v>138611.37</v>
+        <v>24145.3</v>
       </c>
       <c r="F13" s="4">
-        <v>139321.54</v>
+        <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>123948.84</v>
       </c>
       <c r="H13" s="4">
         <v>124893.93</v>
       </c>
       <c r="I13" s="4">
         <v>131010.94</v>
       </c>
       <c r="J13" s="4">
         <v>132870.15</v>
       </c>
       <c r="K13" s="4">
         <v>140369.99</v>
       </c>
       <c r="L13" s="4">
         <v>125789.82</v>
       </c>
       <c r="M13" s="4">
         <v>120845.21</v>
       </c>
       <c r="N13" s="4">
-        <v>1461324.82</v>
+        <v>1207537.21</v>
       </c>
     </row>
     <row r="15" spans="1:14" customHeight="1" ht="20">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="2" t="s">
@@ -949,78 +949,78 @@
       </c>
       <c r="L15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>16602.49</v>
       </c>
       <c r="C16" s="4">
         <v>15818.21</v>
       </c>
       <c r="D16" s="4">
         <v>19696.31</v>
       </c>
       <c r="E16" s="4">
-        <v>34652.96</v>
+        <v>6036.36</v>
       </c>
       <c r="F16" s="4">
-        <v>33437.18</v>
+        <v>0</v>
       </c>
       <c r="G16" s="4">
         <v>24789.77</v>
       </c>
       <c r="H16" s="4">
         <v>18502.87</v>
       </c>
       <c r="I16" s="4">
         <v>31442.68</v>
       </c>
       <c r="J16" s="4">
         <v>26574.07</v>
       </c>
       <c r="K16" s="4">
         <v>26994.27</v>
       </c>
       <c r="L16" s="4">
         <v>38283.79</v>
       </c>
       <c r="M16" s="4">
         <v>29002.91</v>
       </c>
       <c r="N16" s="4">
-        <v>315797.51</v>
+        <v>253743.73</v>
       </c>
     </row>
     <row r="18" spans="1:14" customHeight="1" ht="20">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H18" s="2" t="s">
@@ -1125,78 +1125,78 @@
       </c>
       <c r="L21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="4">
         <v>345.45</v>
       </c>
       <c r="C22" s="4">
         <v>345.45</v>
       </c>
       <c r="D22" s="4">
         <v>230.3</v>
       </c>
       <c r="E22" s="4">
-        <v>345.45</v>
+        <v>0</v>
       </c>
       <c r="F22" s="4">
-        <v>345.45</v>
+        <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>345.45</v>
       </c>
       <c r="H22" s="4">
         <v>362.73</v>
       </c>
       <c r="I22" s="4">
         <v>362.73</v>
       </c>
       <c r="J22" s="4">
         <v>362.73</v>
       </c>
       <c r="K22" s="4">
         <v>362.73</v>
       </c>
       <c r="L22" s="4">
         <v>362.73</v>
       </c>
       <c r="M22" s="4">
         <v>362.73</v>
       </c>
       <c r="N22" s="4">
-        <v>4133.93</v>
+        <v>3443.03</v>
       </c>
     </row>
     <row r="24" spans="1:14" customHeight="1" ht="20">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="2" t="s">
@@ -1213,78 +1213,78 @@
       </c>
       <c r="L24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N24" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="4">
         <v>340.0</v>
       </c>
       <c r="C25" s="4">
         <v>340.0</v>
       </c>
       <c r="D25" s="4">
         <v>340.0</v>
       </c>
       <c r="E25" s="4">
-        <v>340.0</v>
+        <v>136.0</v>
       </c>
       <c r="F25" s="4">
-        <v>340.0</v>
+        <v>0</v>
       </c>
       <c r="G25" s="4">
         <v>340.0</v>
       </c>
       <c r="H25" s="4">
         <v>340.0</v>
       </c>
       <c r="I25" s="4">
         <v>340.0</v>
       </c>
       <c r="J25" s="4">
         <v>340.0</v>
       </c>
       <c r="K25" s="4">
         <v>340.0</v>
       </c>
       <c r="L25" s="4">
         <v>340.0</v>
       </c>
       <c r="M25" s="4">
         <v>340.0</v>
       </c>
       <c r="N25" s="4">
-        <v>4080.0</v>
+        <v>3536.0</v>
       </c>
     </row>
     <row r="27" spans="1:14" customHeight="1" ht="20">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="2" t="s">
@@ -1468,87 +1468,87 @@
       </c>
       <c r="I33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
-        <v>76413.9</v>
+        <v>76862.99</v>
       </c>
       <c r="C34" s="4">
         <v>79766.83</v>
       </c>
       <c r="D34" s="4">
-        <v>75535.25</v>
+        <v>75984.34</v>
       </c>
       <c r="E34" s="4">
-        <v>99454.79</v>
+        <v>22234.52</v>
       </c>
       <c r="F34" s="4">
-        <v>101562.17</v>
+        <v>898.18</v>
       </c>
       <c r="G34" s="4">
-        <v>98597.44</v>
+        <v>99495.62</v>
       </c>
       <c r="H34" s="4">
-        <v>99133.94</v>
+        <v>100032.12</v>
       </c>
       <c r="I34" s="4">
-        <v>104336.39</v>
+        <v>105234.57</v>
       </c>
       <c r="J34" s="4">
-        <v>103514.82</v>
+        <v>104413.0</v>
       </c>
       <c r="K34" s="4">
-        <v>105677.02</v>
+        <v>106575.2</v>
       </c>
       <c r="L34" s="4">
-        <v>104778.7</v>
+        <v>105676.88</v>
       </c>
       <c r="M34" s="4">
-        <v>100895.1</v>
+        <v>101793.28</v>
       </c>
       <c r="N34" s="4">
-        <v>1149666.35</v>
+        <v>978967.53</v>
       </c>
     </row>
     <row r="36" spans="1:14" customHeight="1" ht="20">
       <c r="A36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H36" s="2" t="s">
@@ -1556,87 +1556,87 @@
       </c>
       <c r="I36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="4">
-        <v>22338.34</v>
+        <v>22469.94</v>
       </c>
       <c r="C37" s="4">
         <v>23320.84</v>
       </c>
       <c r="D37" s="4">
-        <v>22134.85</v>
+        <v>22266.45</v>
       </c>
       <c r="E37" s="4">
-        <v>29090.2</v>
+        <v>6515.58</v>
       </c>
       <c r="F37" s="4">
-        <v>29707.79</v>
+        <v>263.2</v>
       </c>
       <c r="G37" s="4">
-        <v>28838.98</v>
+        <v>29102.18</v>
       </c>
       <c r="H37" s="4">
-        <v>28993.46</v>
+        <v>29256.66</v>
       </c>
       <c r="I37" s="4">
-        <v>30518.04</v>
+        <v>30781.24</v>
       </c>
       <c r="J37" s="4">
-        <v>30277.28</v>
+        <v>30540.48</v>
       </c>
       <c r="K37" s="4">
-        <v>30910.95</v>
+        <v>31174.15</v>
       </c>
       <c r="L37" s="4">
-        <v>30647.59</v>
+        <v>30910.79</v>
       </c>
       <c r="M37" s="4">
-        <v>29509.61</v>
+        <v>29772.81</v>
       </c>
       <c r="N37" s="4">
-        <v>336287.93</v>
+        <v>286374.32</v>
       </c>
     </row>
     <row r="39" spans="1:14" customHeight="1" ht="20">
       <c r="A39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H39" s="2" t="s">
@@ -1644,87 +1644,87 @@
       </c>
       <c r="I39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N39" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="4">
-        <v>27924.123745</v>
+        <v>28100.597495</v>
       </c>
       <c r="C40" s="4">
-        <v>29173.596695</v>
+        <v>29164.596695</v>
       </c>
       <c r="D40" s="4">
-        <v>27903.98787</v>
+        <v>28080.46162</v>
       </c>
       <c r="E40" s="4">
-        <v>37304.788445</v>
+        <v>8858.207965</v>
       </c>
       <c r="F40" s="4">
-        <v>38175.1496675</v>
+        <v>370.9475</v>
       </c>
       <c r="G40" s="4">
-        <v>36950.672265</v>
+        <v>37312.619765</v>
       </c>
       <c r="H40" s="4">
-        <v>37172.073175</v>
+        <v>37552.11805</v>
       </c>
       <c r="I40" s="4">
-        <v>39320.72963</v>
+        <v>39700.774505</v>
       </c>
       <c r="J40" s="4">
-        <v>38981.41978</v>
+        <v>39361.464655</v>
       </c>
       <c r="K40" s="4">
-        <v>39874.40429</v>
+        <v>40254.449165</v>
       </c>
       <c r="L40" s="4">
-        <v>39503.3835025</v>
+        <v>39883.4283775</v>
       </c>
       <c r="M40" s="4">
-        <v>37899.459505</v>
+        <v>38279.50438</v>
       </c>
       <c r="N40" s="4">
-        <v>430183.78857</v>
+        <v>366919.1701725</v>
       </c>
     </row>
     <row r="42" spans="1:14" customHeight="1" ht="20">
       <c r="A42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="2" t="s">
@@ -1732,87 +1732,87 @@
       </c>
       <c r="I42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N42" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="4">
-        <v>406580.343745</v>
+        <v>408982.507495</v>
       </c>
       <c r="C43" s="4">
-        <v>423247.046695</v>
+        <v>423238.046695</v>
       </c>
       <c r="D43" s="4">
-        <v>401059.56787</v>
+        <v>403461.73162</v>
       </c>
       <c r="E43" s="4">
-        <v>528952.558445</v>
+        <v>120853.167965</v>
       </c>
       <c r="F43" s="4">
-        <v>540267.2796675</v>
+        <v>4822.3275</v>
       </c>
       <c r="G43" s="4">
-        <v>524349.152265</v>
+        <v>529162.479765</v>
       </c>
       <c r="H43" s="4">
-        <v>527227.173175</v>
+        <v>532223.09805</v>
       </c>
       <c r="I43" s="4">
-        <v>555159.67963</v>
+        <v>560155.604505</v>
       </c>
       <c r="J43" s="4">
-        <v>550748.63978</v>
+        <v>555744.564655</v>
       </c>
       <c r="K43" s="4">
-        <v>562357.53429</v>
+        <v>567353.459165</v>
       </c>
       <c r="L43" s="4">
-        <v>557534.1835025</v>
+        <v>562530.1083775</v>
       </c>
       <c r="M43" s="4">
-        <v>536683.189505</v>
+        <v>541679.11438</v>
       </c>
       <c r="N43" s="4">
-        <v>6114166.34857</v>
+        <v>5210206.2101725</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>